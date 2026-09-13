--- v0 (2026-07-04)
+++ v1 (2026-09-13)
@@ -480,51 +480,51 @@
       <c r="B4" t="str">
         <v>Aurora Holding SAS</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>SIREN</v>
       </c>
       <c r="B5" t="str">
         <v>823456789</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Période</v>
       </c>
       <c r="B6" t="str">
         <v>Exercice 2025 — 01/01/2025 → 31/12/2025</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Édité le</v>
       </c>
       <c r="B7" t="str">
-        <v>04/07/2026</v>
+        <v>13/09/2026</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Édité par</v>
       </c>
       <c r="B8" t="str">
         <v>Jean-Marc Frégate</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>SaaS</v>
       </c>
       <c r="B9" t="str">
         <v>holdingpilot</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Mode démo</v>
       </c>
       <c r="B10" t="str">
         <v>Non</v>
       </c>
@@ -558,97 +558,97 @@
       </c>
       <c r="B1" t="str">
         <v>Valeur</v>
       </c>
       <c r="C1" t="str">
         <v>Unité</v>
       </c>
       <c r="D1" t="str">
         <v>Formule</v>
       </c>
       <c r="E1" t="str">
         <v>Sources</v>
       </c>
       <c r="F1" t="str">
         <v>Δ % (vs)</v>
       </c>
       <c r="G1" t="str">
         <v>Confiance</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>CA consolidé</v>
       </c>
       <c r="B2">
-        <v>4148800000</v>
+        <v>43270000</v>
       </c>
       <c r="C2" t="str">
         <v>EUR</v>
       </c>
       <c r="D2" t="str">
         <v>CA holding + Σ (CA filiale × % détention)</v>
       </c>
       <c r="E2">
         <v>5</v>
       </c>
       <c r="F2" t="str">
         <v/>
       </c>
       <c r="G2" t="str">
         <v/>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Résultat groupe</v>
       </c>
       <c r="B3">
-        <v>329080000</v>
+        <v>3172000</v>
       </c>
       <c r="C3" t="str">
         <v>EUR</v>
       </c>
       <c r="D3" t="str">
         <v>Résultat holding + Σ (résultat filiale × % détention)</v>
       </c>
       <c r="E3">
         <v>5</v>
       </c>
       <c r="F3" t="str">
         <v/>
       </c>
       <c r="G3" t="str">
         <v/>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>IS groupé estimé</v>
       </c>
       <c r="B4">
-        <v>82270000</v>
+        <v>793000</v>
       </c>
       <c r="C4" t="str">
         <v>EUR</v>
       </c>
       <c r="D4" t="str">
         <v>max(0, résultat groupe) × 25%</v>
       </c>
       <c r="E4">
         <v>5</v>
       </c>
       <c r="F4" t="str">
         <v/>
       </c>
       <c r="G4" t="str">
         <v/>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Dividendes remontés</v>
       </c>
       <c r="B5">
         <v>1740000</v>
       </c>
       <c r="C5" t="str">
@@ -750,167 +750,167 @@
       </c>
       <c r="D1" t="str">
         <v>Résultat</v>
       </c>
       <c r="E1" t="str">
         <v>ETP</v>
       </c>
       <c r="F1" t="str">
         <v>Dividendes</v>
       </c>
       <c r="G1" t="str">
         <v>Mgt fees</v>
       </c>
       <c r="H1" t="str">
         <v>CIR</v>
       </c>
       <c r="I1" t="str">
         <v>Activité</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Aurora Tech SAS</v>
       </c>
       <c r="B2">
-        <v>10000</v>
+        <v>100</v>
       </c>
       <c r="C2">
         <v>18500000</v>
       </c>
       <c r="D2">
         <v>2100000</v>
       </c>
       <c r="E2">
         <v>62</v>
       </c>
       <c r="F2">
         <v>850000</v>
       </c>
       <c r="G2">
         <v>240000</v>
       </c>
       <c r="H2">
         <v>180000</v>
       </c>
       <c r="I2" t="str">
         <v>Édition logiciel B2B</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Aurora Conseil SAS</v>
       </c>
       <c r="B3">
-        <v>9500</v>
+        <v>95</v>
       </c>
       <c r="C3">
         <v>9800000</v>
       </c>
       <c r="D3">
         <v>720000</v>
       </c>
       <c r="E3">
         <v>48</v>
       </c>
       <c r="F3">
         <v>380000</v>
       </c>
       <c r="G3">
         <v>180000</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3" t="str">
         <v>Conseil en stratégie</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Aurora Asia Pte Ltd</v>
       </c>
       <c r="B4">
-        <v>8000</v>
+        <v>80</v>
       </c>
       <c r="C4">
         <v>6200000</v>
       </c>
       <c r="D4">
         <v>510000</v>
       </c>
       <c r="E4">
         <v>24</v>
       </c>
       <c r="F4">
         <v>220000</v>
       </c>
       <c r="G4">
         <v>96000</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4" t="str">
         <v>Distribution Asie-Pacifique</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Aurora US Inc.</v>
       </c>
       <c r="B5">
-        <v>10000</v>
+        <v>100</v>
       </c>
       <c r="C5">
         <v>7400000</v>
       </c>
       <c r="D5">
         <v>380000</v>
       </c>
       <c r="E5">
         <v>18</v>
       </c>
       <c r="F5">
         <v>290000</v>
       </c>
       <c r="G5">
         <v>120000</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5" t="str">
         <v>Filiale commerciale USA</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Aurora R&amp;D SAS</v>
       </c>
       <c r="B6">
-        <v>10000</v>
+        <v>100</v>
       </c>
       <c r="C6">
         <v>1300000</v>
       </c>
       <c r="D6">
         <v>-280000</v>
       </c>
       <c r="E6">
         <v>16</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>60000</v>
       </c>
       <c r="H6">
         <v>420000</v>
       </c>
       <c r="I6" t="str">
         <v>Centre de recherche IA</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>